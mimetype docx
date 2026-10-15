--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -1,131 +1,1027 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3080A120" w14:textId="2F854B20" w:rsidR="00A101D6" w:rsidRPr="00B1396D" w:rsidRDefault="00B1396D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0485945C" w14:textId="1E77ABB8" w:rsidR="0018458A" w:rsidRDefault="0018458A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Introducción a la investigación científica comisión B turno</w:t>
+      </w:r>
+      <w:r w:rsidR="00975648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mañana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EA4F55" w14:textId="77777777" w:rsidR="001B346F" w:rsidRPr="001B346F" w:rsidRDefault="001B346F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDFD955" w14:textId="53D42629" w:rsidR="0018458A" w:rsidRDefault="0018458A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Docente: Yesica Gisele Narvay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCC0D52" w14:textId="1574DC37" w:rsidR="0018458A" w:rsidRDefault="00444333">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Actividad asincrónica virtual fecha</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de entrega y horario de entrega: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2026 de </w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>9:50 a</w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0018458A" w:rsidRPr="00444333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B487FB" w14:textId="02F10C88" w:rsidR="0018458A" w:rsidRPr="00975648" w:rsidRDefault="00211913">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Deben entregar la guía de preguntas en formato Word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7106E3C6" w14:textId="26D1924D" w:rsidR="0018458A" w:rsidRDefault="0018458A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Integrantes del grupo de estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00211913" w:rsidRPr="00975648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, apellidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por orden alfabético:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EED4542" w14:textId="77777777" w:rsidR="0018458A" w:rsidRDefault="0018458A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C946D7" w14:textId="77777777" w:rsidR="0018458A" w:rsidRPr="0018458A" w:rsidRDefault="0018458A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3080A120" w14:textId="13992FBE" w:rsidR="00A101D6" w:rsidRPr="0018458A" w:rsidRDefault="00B1396D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Guía de preguntas para estudiar para el primer parcial y su respectivo recuperatorio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ADF631" w14:textId="77777777" w:rsidR="00B1396D" w:rsidRPr="00B1396D" w:rsidRDefault="00B1396D">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B67F18E" w14:textId="77777777" w:rsidR="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina pensamiento mágico.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B1396D" w:rsidRPr="00B1396D">
+    <w:p w14:paraId="795F7F33" w14:textId="21E22310" w:rsidR="0018458A" w:rsidRPr="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defina pensamiento mítico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F144FBC" w14:textId="50AD0101" w:rsidR="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>pensamiento religioso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AD18BA" w14:textId="233C0588" w:rsidR="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina pensamiento científico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA3D0C8" w14:textId="3855B26B" w:rsidR="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina pensamiento crítico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8AFE2D" w14:textId="4AAA75C8" w:rsidR="0018458A" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>pensamiento complejo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17214D19" w14:textId="14C498BC" w:rsidR="00211913" w:rsidRDefault="00211913" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ensamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estratégico con sus 8 elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ADF631" w14:textId="747A6929" w:rsidR="00B1396D" w:rsidRPr="00211913" w:rsidRDefault="0018458A" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>pensamiento prospectivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018458A">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D89442" w14:textId="458A2331" w:rsidR="00211913" w:rsidRDefault="00211913" w:rsidP="0018458A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina inves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>tigación científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23164CDD" w14:textId="43894A94" w:rsidR="00211913" w:rsidRDefault="00211913" w:rsidP="00211913">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>¿Qué ha cambiado en la investigación científica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D284AD" w14:textId="5C62360C" w:rsidR="00211913" w:rsidRDefault="00211913" w:rsidP="00211913">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Defina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211913">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cualitativa y cuantitativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8A167" w14:textId="020BC6E5" w:rsidR="00211913" w:rsidRDefault="00211913" w:rsidP="00211913">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>¿Para que se usan las leyes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D700E15" w14:textId="45B99F63" w:rsidR="00211913" w:rsidRPr="00211913" w:rsidRDefault="00211913" w:rsidP="00211913">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>La ciencia en su estructura posee dos partes fundamentales lógicamente interrelacionadas, defina cuales son.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00211913" w:rsidRPr="00211913">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8F5C5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D105DFA"/>
+    <w:lvl w:ilvl="0" w:tplc="9E467058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="401291726">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A101D6"/>
+    <w:rsid w:val="0018458A"/>
+    <w:rsid w:val="001B346F"/>
+    <w:rsid w:val="00211913"/>
+    <w:rsid w:val="00444333"/>
+    <w:rsid w:val="005E031E"/>
     <w:rsid w:val="0074415B"/>
+    <w:rsid w:val="00975648"/>
     <w:rsid w:val="00A101D6"/>
     <w:rsid w:val="00B1396D"/>
+    <w:rsid w:val="00BB7913"/>
+    <w:rsid w:val="00E60D71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3201F15A"/>
@@ -1040,51 +1936,51 @@
   <w:style w:type="character" w:styleId="Referenciaintensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A101D6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1363,54 +2259,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>13</Words>
-  <Characters>74</Characters>
+  <Words>142</Words>
+  <Characters>784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>86</CharactersWithSpaces>
+  <CharactersWithSpaces>925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Terciario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>